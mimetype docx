--- v0 (2025-10-06)
+++ v1 (2026-06-09)
@@ -1599,122 +1599,109 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6700F2E5" w14:textId="77777777" w:rsidR="00C415BC" w:rsidRPr="009C7903" w:rsidRDefault="00C415BC" w:rsidP="000B03E5">
       <w:r w:rsidRPr="009C7903">
         <w:t xml:space="preserve">Roberts, L. C. (2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="009C7903">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Innovate to Succeed: Unlocking Entrepreneurial Potential</w:t>
       </w:r>
       <w:r w:rsidRPr="009C7903">
         <w:t>. Venture Publishing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11B51D09" w14:textId="2C3E3F05" w:rsidR="008C1C8E" w:rsidRDefault="002B3791" w:rsidP="008C1C8E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Ethical Statement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C27A6D4" w14:textId="6301247E" w:rsidR="008C1C8E" w:rsidRPr="002B3791" w:rsidRDefault="002B3791" w:rsidP="008C1C8E">
-      <w:pPr>
+    <w:p w14:paraId="74253BE4" w14:textId="53777CEC" w:rsidR="0082672F" w:rsidRDefault="0082672F" w:rsidP="008C1C8E">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Peer Review:</w:t>
+      </w:r>
       <w:r>
+        <w:t xml:space="preserve"> Double-blind.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C642850" w14:textId="096B5B62" w:rsidR="0082672F" w:rsidRDefault="0082672F" w:rsidP="008C1C8E">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
         </w:rPr>
-        <w:t>Conflict of Interest</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008C1C8E">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="008C1C8E">
+        <w:t>Funding:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Nothing to declare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C27A6D4" w14:textId="769D7BAA" w:rsidR="008C1C8E" w:rsidRPr="002B3791" w:rsidRDefault="002B3791" w:rsidP="008C1C8E">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
         </w:rPr>
-        <w:t>F</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
         </w:rPr>
-        <w:t>unding</w:t>
+        <w:t>Conflict of Interest</w:t>
       </w:r>
       <w:r w:rsidR="008C1C8E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="008C1C8E">
-        <w:t xml:space="preserve"> Nothing to declare. </w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> Double-blind.</w:t>
+        <w:t xml:space="preserve"> Nothing to declare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4010D0B9" w14:textId="089DD741" w:rsidR="00C85687" w:rsidRPr="009C7903" w:rsidRDefault="008C1C8E" w:rsidP="008C1C8E">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C50C57E" wp14:editId="7B4C1359">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>38735</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="968375" cy="323850"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1392446686" name="Picture 2" descr="Uma imagem com texto, ClipArt&#10;&#10;Descrição gerada automaticamente">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -1806,58 +1793,58 @@
         <w:t>, unless otherwise specified and in the case of content retrieved from other bibliographic sources.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C85687" w:rsidRPr="009C7903" w:rsidSect="00B3303B">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DB1CD19" w14:textId="77777777" w:rsidR="00C36E1D" w:rsidRDefault="00C36E1D" w:rsidP="00A14185">
+    <w:p w14:paraId="064EE961" w14:textId="77777777" w:rsidR="00A2189B" w:rsidRDefault="00A2189B" w:rsidP="00A14185">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1075087E" w14:textId="77777777" w:rsidR="00C36E1D" w:rsidRDefault="00C36E1D" w:rsidP="00A14185">
+    <w:p w14:paraId="0B4842A8" w14:textId="77777777" w:rsidR="00A2189B" w:rsidRDefault="00A2189B" w:rsidP="00A14185">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1949,61 +1936,61 @@
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:color w:val="002060"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00EE36F6">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:color w:val="002060"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="127A0EDC" w14:textId="77777777" w:rsidR="00C36E1D" w:rsidRPr="00697D9B" w:rsidRDefault="00C36E1D" w:rsidP="00A14185">
+    <w:p w14:paraId="1613ABEA" w14:textId="77777777" w:rsidR="00A2189B" w:rsidRPr="00697D9B" w:rsidRDefault="00A2189B" w:rsidP="00A14185">
       <w:r w:rsidRPr="00697D9B">
         <w:rPr>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53BBA6A8" w14:textId="77777777" w:rsidR="00C36E1D" w:rsidRDefault="00C36E1D" w:rsidP="00A14185">
+    <w:p w14:paraId="020E200D" w14:textId="77777777" w:rsidR="00A2189B" w:rsidRDefault="00A2189B" w:rsidP="00A14185">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="06751F79" w14:textId="22391A44" w:rsidR="00FE131F" w:rsidRPr="00BE5E00" w:rsidRDefault="00FE131F" w:rsidP="00A14185">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE5E00">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00BE5E00">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> In today</w:t>
@@ -3301,51 +3288,51 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2026397067">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1863350857">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1886092908">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1301374910">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1512335684">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="724066518">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="140"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -3392,133 +3379,136 @@
     <w:rsid w:val="002B3791"/>
     <w:rsid w:val="002C4D3F"/>
     <w:rsid w:val="002E0540"/>
     <w:rsid w:val="002E0992"/>
     <w:rsid w:val="002E5411"/>
     <w:rsid w:val="003027FE"/>
     <w:rsid w:val="00303AD6"/>
     <w:rsid w:val="003053C1"/>
     <w:rsid w:val="0031201B"/>
     <w:rsid w:val="0032674B"/>
     <w:rsid w:val="00357B8F"/>
     <w:rsid w:val="003B3480"/>
     <w:rsid w:val="00402C98"/>
     <w:rsid w:val="00413390"/>
     <w:rsid w:val="00414BD3"/>
     <w:rsid w:val="00432ED5"/>
     <w:rsid w:val="00461528"/>
     <w:rsid w:val="00474E55"/>
     <w:rsid w:val="004803D7"/>
     <w:rsid w:val="004808F0"/>
     <w:rsid w:val="0049032A"/>
     <w:rsid w:val="00494C5A"/>
     <w:rsid w:val="004A56E3"/>
     <w:rsid w:val="004C4794"/>
     <w:rsid w:val="004C53A1"/>
+    <w:rsid w:val="004D008B"/>
     <w:rsid w:val="004E67DD"/>
     <w:rsid w:val="004F6F68"/>
     <w:rsid w:val="00503080"/>
     <w:rsid w:val="0051137F"/>
     <w:rsid w:val="005167E9"/>
     <w:rsid w:val="00537FD1"/>
     <w:rsid w:val="00554574"/>
     <w:rsid w:val="00581C04"/>
     <w:rsid w:val="00582B97"/>
     <w:rsid w:val="005A7EFB"/>
     <w:rsid w:val="005E3DC0"/>
     <w:rsid w:val="005F397B"/>
     <w:rsid w:val="006066A0"/>
     <w:rsid w:val="006139CF"/>
     <w:rsid w:val="0061714F"/>
     <w:rsid w:val="00617A51"/>
     <w:rsid w:val="00621BE5"/>
     <w:rsid w:val="0063034A"/>
     <w:rsid w:val="00635A5D"/>
     <w:rsid w:val="00656DA9"/>
     <w:rsid w:val="00663B97"/>
     <w:rsid w:val="00667438"/>
     <w:rsid w:val="006674EF"/>
     <w:rsid w:val="00671038"/>
     <w:rsid w:val="00690BDC"/>
     <w:rsid w:val="00692B59"/>
     <w:rsid w:val="00697D9B"/>
     <w:rsid w:val="006A5FA8"/>
     <w:rsid w:val="006B60E9"/>
     <w:rsid w:val="006D7C5F"/>
     <w:rsid w:val="007063F5"/>
     <w:rsid w:val="00710358"/>
     <w:rsid w:val="00717C87"/>
     <w:rsid w:val="0072368F"/>
     <w:rsid w:val="00776A0C"/>
     <w:rsid w:val="007902C1"/>
     <w:rsid w:val="00791C82"/>
     <w:rsid w:val="00793130"/>
     <w:rsid w:val="00794753"/>
     <w:rsid w:val="007964EC"/>
     <w:rsid w:val="007A17CD"/>
     <w:rsid w:val="007B122C"/>
     <w:rsid w:val="007B4C22"/>
     <w:rsid w:val="007C515E"/>
     <w:rsid w:val="007E3BC1"/>
     <w:rsid w:val="007E45B5"/>
     <w:rsid w:val="007F4066"/>
     <w:rsid w:val="00800EA1"/>
     <w:rsid w:val="0081044B"/>
+    <w:rsid w:val="0082672F"/>
     <w:rsid w:val="00827940"/>
     <w:rsid w:val="00833ABC"/>
     <w:rsid w:val="00834B1B"/>
     <w:rsid w:val="00857377"/>
     <w:rsid w:val="008610D2"/>
     <w:rsid w:val="00881ADB"/>
     <w:rsid w:val="00890BB0"/>
     <w:rsid w:val="008C1C8E"/>
     <w:rsid w:val="008C465B"/>
     <w:rsid w:val="008D7601"/>
     <w:rsid w:val="008E6CAE"/>
     <w:rsid w:val="008E6F31"/>
     <w:rsid w:val="008F3AAC"/>
     <w:rsid w:val="009129E5"/>
     <w:rsid w:val="009244F5"/>
     <w:rsid w:val="009419D2"/>
     <w:rsid w:val="009431BE"/>
     <w:rsid w:val="00943E92"/>
     <w:rsid w:val="0094492B"/>
     <w:rsid w:val="009510F3"/>
     <w:rsid w:val="009628E5"/>
     <w:rsid w:val="00981DA7"/>
     <w:rsid w:val="00984A7A"/>
     <w:rsid w:val="009901B4"/>
     <w:rsid w:val="00990AA2"/>
     <w:rsid w:val="009A270E"/>
     <w:rsid w:val="009A3AD9"/>
     <w:rsid w:val="009B09EE"/>
     <w:rsid w:val="009B6C20"/>
     <w:rsid w:val="009C7903"/>
     <w:rsid w:val="009F3F25"/>
     <w:rsid w:val="009F4BF0"/>
     <w:rsid w:val="00A10A1D"/>
     <w:rsid w:val="00A14185"/>
+    <w:rsid w:val="00A2189B"/>
     <w:rsid w:val="00A220A2"/>
     <w:rsid w:val="00A43D2B"/>
     <w:rsid w:val="00A47D06"/>
     <w:rsid w:val="00A6707A"/>
     <w:rsid w:val="00A764A2"/>
     <w:rsid w:val="00A90533"/>
     <w:rsid w:val="00AD5561"/>
     <w:rsid w:val="00AE1AFA"/>
     <w:rsid w:val="00B01389"/>
     <w:rsid w:val="00B04B75"/>
     <w:rsid w:val="00B3303B"/>
     <w:rsid w:val="00B3545A"/>
     <w:rsid w:val="00B374AE"/>
     <w:rsid w:val="00B505E2"/>
     <w:rsid w:val="00B60E9E"/>
     <w:rsid w:val="00B6442B"/>
     <w:rsid w:val="00B8446D"/>
     <w:rsid w:val="00BA27A2"/>
     <w:rsid w:val="00BA42EC"/>
     <w:rsid w:val="00BA6AAE"/>
     <w:rsid w:val="00BA7691"/>
     <w:rsid w:val="00BC6B36"/>
     <w:rsid w:val="00BE5E00"/>
     <w:rsid w:val="00BE7F5B"/>
     <w:rsid w:val="00BF745F"/>